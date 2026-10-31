--- v0 (2026-04-17)
+++ v1 (2026-10-31)
@@ -2,92 +2,94 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5097"/>
         <w:gridCol w:w="5097"/>
       </w:tblGrid>
       <w:tr w:rsidR="00545039" w14:paraId="11A00C46" w14:textId="77777777" w:rsidTr="004F374C">
         <w:trPr>
           <w:trHeight w:val="1266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="699AB5CA" w14:textId="77777777" w:rsidR="00545039" w:rsidRPr="00EC240E" w:rsidRDefault="00545039" w:rsidP="004F374C">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00EC240E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>Self-declaration form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F3CFC18" w14:textId="77777777" w:rsidR="00545039" w:rsidRDefault="00545039" w:rsidP="004F374C">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
@@ -1297,96 +1299,95 @@
       </w:tr>
       <w:tr w:rsidR="001B473A" w14:paraId="61FEBFCE" w14:textId="77777777" w:rsidTr="005877BB">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="453B3A35" w14:textId="77777777" w:rsidR="001B473A" w:rsidRPr="00AA6034" w:rsidRDefault="001B473A" w:rsidP="005877BB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Hlk164237140"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk164237140"/>
             <w:r w:rsidRPr="00907BEF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Are you currently being investigated by the Police or have you been charged with an offence which has not yet reached Court?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C34D5E7" w14:textId="77777777" w:rsidR="001B473A" w:rsidRPr="00ED27E3" w:rsidRDefault="001B473A" w:rsidP="005877BB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:tr w:rsidR="001B473A" w14:paraId="7E1A399A" w14:textId="77777777" w:rsidTr="005877BB">
         <w:trPr>
           <w:trHeight w:val="974"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05112738" w14:textId="77777777" w:rsidR="001B473A" w:rsidRPr="00ED27E3" w:rsidRDefault="001B473A" w:rsidP="005877BB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3F3F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>If yes, please provide details here.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B473A" w14:paraId="2652F0A2" w14:textId="77777777" w:rsidTr="005877BB">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1397,80 +1398,78 @@
           <w:p w14:paraId="4F20B3DE" w14:textId="77777777" w:rsidR="001B473A" w:rsidRPr="00DC07CA" w:rsidRDefault="001B473A" w:rsidP="005877BB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC07CA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Are you known to the Police and/or the Local Authority Children’s Social Care for any other reason that could affect your suitability for this post?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34A12D48" w14:textId="77777777" w:rsidR="001B473A" w:rsidRPr="007A3F3F" w:rsidRDefault="001B473A" w:rsidP="005877BB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Yes / No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B473A" w14:paraId="5BA43421" w14:textId="77777777" w:rsidTr="005877BB">
         <w:trPr>
           <w:trHeight w:val="974"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56E649A5" w14:textId="77777777" w:rsidR="001B473A" w:rsidRPr="00DC07CA" w:rsidRDefault="001B473A" w:rsidP="005877BB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC07CA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>If yes, please provide details here</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B473A" w14:paraId="54645184" w14:textId="77777777" w:rsidTr="005877BB">
@@ -1815,69 +1814,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B473A" w14:paraId="58CEA8AA" w14:textId="77777777" w:rsidTr="005877BB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="28657F3A" w14:textId="77777777" w:rsidR="001B473A" w:rsidRPr="00E15F02" w:rsidRDefault="001B473A" w:rsidP="005877BB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E15F02">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">I declare that all the information I have provided in this disclosure is full and correct at the time of application and that I have not omitted anything that could be relevant to the appointment of someone who will work with children.  I understand that the recruitment panel may be made aware of any relevant information that I have disclosed </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> discuss the matter(s) with me as part of the recruitment process and that, if my application is successful, a risk assessment of the disclosed information will be held securely on my personnel file.  I understand that the declaration of a criminal record will not necessarily prevent me from being offered this role.</w:t>
+              <w:t>I declare that all the information I have provided in this disclosure is full and correct at the time of application and that I have not omitted anything that could be relevant to the appointment of someone who will work with children.  I understand that the recruitment panel may be made aware of any relevant information that I have disclosed in order to discuss the matter(s) with me as part of the recruitment process and that, if my application is successful, a risk assessment of the disclosed information will be held securely on my personnel file.  I understand that the declaration of a criminal record will not necessarily prevent me from being offered this role.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B473A" w14:paraId="6DD1C642" w14:textId="77777777" w:rsidTr="005877BB">
         <w:trPr>
           <w:trHeight w:val="517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B295E5F" w14:textId="77777777" w:rsidR="001B473A" w:rsidRPr="007A3F3F" w:rsidRDefault="001B473A" w:rsidP="005877BB">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
@@ -1934,131 +1915,145 @@
                 <w:b/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02AE2518" w14:textId="77777777" w:rsidR="001B473A" w:rsidRDefault="001B473A" w:rsidP="005877BB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23AFC931" w14:textId="77777777" w:rsidR="001B473A" w:rsidRPr="00D67B75" w:rsidRDefault="001B473A" w:rsidP="001B473A">
+    <w:p w14:paraId="23AFC931" w14:textId="29A890C5" w:rsidR="001B473A" w:rsidRPr="00D67B75" w:rsidRDefault="001B473A" w:rsidP="001B473A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A3F3F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please return this form to: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk88830084"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk88830084"/>
       <w:r w:rsidRPr="00D67B75">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Leeann Evans, School Business Manager (leeann.evans@cumbria.gov.uk)</w:t>
+        <w:t>Leeann Evans, School Business Manager (leeann.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2FA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>bell</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67B75">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>@cumbria.gov.uk)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="29C626E8" w14:textId="77777777" w:rsidR="001B473A" w:rsidRPr="007A3F3F" w:rsidRDefault="001B473A" w:rsidP="001B473A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A3F3F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Please note that, if you are unsuccessful, this disclosure form will be securely destroyed 6 months from the date of interview.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5347C02B" w14:textId="2B3B5AAF" w:rsidR="008B2907" w:rsidRPr="007A3F3F" w:rsidRDefault="008B2907" w:rsidP="00545039">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008B2907" w:rsidRPr="007A3F3F" w:rsidSect="00F3352E">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="567" w:left="851" w:header="510" w:footer="454" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DC37CEC" w14:textId="77777777" w:rsidR="00BE167F" w:rsidRDefault="00BE167F" w:rsidP="00476B0C">
+    <w:p w14:paraId="1D9B3F94" w14:textId="77777777" w:rsidR="00A60F6A" w:rsidRDefault="00A60F6A" w:rsidP="00476B0C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AD31951" w14:textId="77777777" w:rsidR="00BE167F" w:rsidRDefault="00BE167F" w:rsidP="00476B0C">
+    <w:p w14:paraId="0588E26B" w14:textId="77777777" w:rsidR="00A60F6A" w:rsidRDefault="00A60F6A" w:rsidP="00476B0C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2128,70 +2123,70 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica 65 Medium">
     <w:altName w:val="Helvetica 65 Medium"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica 45 Light">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33C0C919" w14:textId="77777777" w:rsidR="00BE167F" w:rsidRDefault="00BE167F" w:rsidP="00476B0C">
+    <w:p w14:paraId="11FBF8DA" w14:textId="77777777" w:rsidR="00A60F6A" w:rsidRDefault="00A60F6A" w:rsidP="00476B0C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54BF6603" w14:textId="77777777" w:rsidR="00BE167F" w:rsidRDefault="00BE167F" w:rsidP="00476B0C">
+    <w:p w14:paraId="62C5BEB1" w14:textId="77777777" w:rsidR="00A60F6A" w:rsidRDefault="00A60F6A" w:rsidP="00476B0C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1E228322"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00350C7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="338E2892"/>
@@ -7106,250 +7101,251 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="455296437">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="841703853">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1511025902">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2131852513">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="948590335">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="402025377">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="668951219">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="929045006">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="56755603">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1185824744">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2083210408">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1266382703">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="500242472">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="167254035">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1258516792">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="315187368">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1433236238">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1306279859">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="431779620">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="514736454">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="677657584">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="2138837475">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1874687714">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="488787681">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1258441347">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="947010583">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="2141334994">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="2006475915">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="885069108">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="615252214">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1580286467">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="960301681">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1904367818">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1358236744">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="253126399">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="667752022">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="648246488">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1229538876">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="157800">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1921019767">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1561747826">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="200871675">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="1498569521">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="314841895">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="1731611669">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="1011568850">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="1319652908">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="45"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:view w:val="normal"/>
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D567A"/>
     <w:rsid w:val="00002056"/>
     <w:rsid w:val="000028E7"/>
     <w:rsid w:val="00002A2B"/>
     <w:rsid w:val="00005184"/>
     <w:rsid w:val="00005AEB"/>
     <w:rsid w:val="00005CAC"/>
     <w:rsid w:val="0000790F"/>
     <w:rsid w:val="0001059B"/>
     <w:rsid w:val="00011E14"/>
     <w:rsid w:val="00013BD9"/>
     <w:rsid w:val="00016306"/>
     <w:rsid w:val="0001750D"/>
     <w:rsid w:val="00023A8A"/>
     <w:rsid w:val="00024E96"/>
     <w:rsid w:val="000256E4"/>
     <w:rsid w:val="00031657"/>
     <w:rsid w:val="00031BF6"/>
     <w:rsid w:val="00032265"/>
     <w:rsid w:val="00034BC2"/>
     <w:rsid w:val="00036978"/>
     <w:rsid w:val="000371EA"/>
     <w:rsid w:val="000376BE"/>
     <w:rsid w:val="00040EE8"/>
     <w:rsid w:val="00041971"/>
     <w:rsid w:val="000435B2"/>
     <w:rsid w:val="00043845"/>
     <w:rsid w:val="00043EDE"/>
+    <w:rsid w:val="00044CEB"/>
     <w:rsid w:val="000456DD"/>
     <w:rsid w:val="00046483"/>
     <w:rsid w:val="000469C4"/>
     <w:rsid w:val="00047357"/>
     <w:rsid w:val="000507C6"/>
     <w:rsid w:val="00050D6F"/>
     <w:rsid w:val="000515E3"/>
     <w:rsid w:val="000516BA"/>
     <w:rsid w:val="00053AE6"/>
     <w:rsid w:val="00054143"/>
     <w:rsid w:val="000548D7"/>
     <w:rsid w:val="00054C99"/>
     <w:rsid w:val="00054F59"/>
     <w:rsid w:val="00055905"/>
     <w:rsid w:val="00055D38"/>
     <w:rsid w:val="00055E34"/>
     <w:rsid w:val="000568A6"/>
     <w:rsid w:val="00057256"/>
     <w:rsid w:val="000573A3"/>
     <w:rsid w:val="00057900"/>
     <w:rsid w:val="0005799A"/>
     <w:rsid w:val="00057E0D"/>
     <w:rsid w:val="00063362"/>
     <w:rsid w:val="000633C7"/>
     <w:rsid w:val="000640F8"/>
@@ -8462,50 +8458,51 @@
     <w:rsid w:val="00A22C4E"/>
     <w:rsid w:val="00A23518"/>
     <w:rsid w:val="00A2430D"/>
     <w:rsid w:val="00A25690"/>
     <w:rsid w:val="00A33E11"/>
     <w:rsid w:val="00A3407F"/>
     <w:rsid w:val="00A349DB"/>
     <w:rsid w:val="00A36A57"/>
     <w:rsid w:val="00A37583"/>
     <w:rsid w:val="00A375E7"/>
     <w:rsid w:val="00A37819"/>
     <w:rsid w:val="00A37D2F"/>
     <w:rsid w:val="00A37DF1"/>
     <w:rsid w:val="00A41FD1"/>
     <w:rsid w:val="00A431D8"/>
     <w:rsid w:val="00A46BEE"/>
     <w:rsid w:val="00A46D2A"/>
     <w:rsid w:val="00A50724"/>
     <w:rsid w:val="00A5380C"/>
     <w:rsid w:val="00A5384E"/>
     <w:rsid w:val="00A546D4"/>
     <w:rsid w:val="00A570C5"/>
     <w:rsid w:val="00A5739A"/>
     <w:rsid w:val="00A60074"/>
     <w:rsid w:val="00A605A1"/>
+    <w:rsid w:val="00A60F6A"/>
     <w:rsid w:val="00A6117E"/>
     <w:rsid w:val="00A64DBA"/>
     <w:rsid w:val="00A67BCB"/>
     <w:rsid w:val="00A7024D"/>
     <w:rsid w:val="00A707CF"/>
     <w:rsid w:val="00A71766"/>
     <w:rsid w:val="00A73156"/>
     <w:rsid w:val="00A73FDC"/>
     <w:rsid w:val="00A7478C"/>
     <w:rsid w:val="00A75F72"/>
     <w:rsid w:val="00A76985"/>
     <w:rsid w:val="00A77811"/>
     <w:rsid w:val="00A77E41"/>
     <w:rsid w:val="00A8173A"/>
     <w:rsid w:val="00A83861"/>
     <w:rsid w:val="00A85817"/>
     <w:rsid w:val="00A9165C"/>
     <w:rsid w:val="00A928F8"/>
     <w:rsid w:val="00A93805"/>
     <w:rsid w:val="00A947D8"/>
     <w:rsid w:val="00A96567"/>
     <w:rsid w:val="00A96BAC"/>
     <w:rsid w:val="00A975D1"/>
     <w:rsid w:val="00A97EAD"/>
     <w:rsid w:val="00AA023E"/>
@@ -8563,50 +8560,51 @@
     <w:rsid w:val="00B2093F"/>
     <w:rsid w:val="00B235CB"/>
     <w:rsid w:val="00B2513E"/>
     <w:rsid w:val="00B251FE"/>
     <w:rsid w:val="00B26366"/>
     <w:rsid w:val="00B2664C"/>
     <w:rsid w:val="00B27097"/>
     <w:rsid w:val="00B30A67"/>
     <w:rsid w:val="00B313F8"/>
     <w:rsid w:val="00B3256B"/>
     <w:rsid w:val="00B34762"/>
     <w:rsid w:val="00B34D6D"/>
     <w:rsid w:val="00B402A5"/>
     <w:rsid w:val="00B409B1"/>
     <w:rsid w:val="00B41A26"/>
     <w:rsid w:val="00B46AA6"/>
     <w:rsid w:val="00B46F81"/>
     <w:rsid w:val="00B47899"/>
     <w:rsid w:val="00B51F48"/>
     <w:rsid w:val="00B56ECE"/>
     <w:rsid w:val="00B576B4"/>
     <w:rsid w:val="00B5771E"/>
     <w:rsid w:val="00B60B7D"/>
     <w:rsid w:val="00B60D02"/>
     <w:rsid w:val="00B61A7D"/>
+    <w:rsid w:val="00B61AA4"/>
     <w:rsid w:val="00B6401A"/>
     <w:rsid w:val="00B6418D"/>
     <w:rsid w:val="00B650C6"/>
     <w:rsid w:val="00B65E8E"/>
     <w:rsid w:val="00B663BD"/>
     <w:rsid w:val="00B66601"/>
     <w:rsid w:val="00B66988"/>
     <w:rsid w:val="00B705D3"/>
     <w:rsid w:val="00B73817"/>
     <w:rsid w:val="00B76548"/>
     <w:rsid w:val="00B76768"/>
     <w:rsid w:val="00B76AF0"/>
     <w:rsid w:val="00B80634"/>
     <w:rsid w:val="00B8157B"/>
     <w:rsid w:val="00B856A5"/>
     <w:rsid w:val="00B86824"/>
     <w:rsid w:val="00B87B18"/>
     <w:rsid w:val="00B906C2"/>
     <w:rsid w:val="00B92DFC"/>
     <w:rsid w:val="00B94F03"/>
     <w:rsid w:val="00B9517F"/>
     <w:rsid w:val="00B9526E"/>
     <w:rsid w:val="00B9606B"/>
     <w:rsid w:val="00BA01B7"/>
     <w:rsid w:val="00BA0647"/>
@@ -9026,116 +9024,117 @@
     <w:rsid w:val="00F84847"/>
     <w:rsid w:val="00F90751"/>
     <w:rsid w:val="00F913C4"/>
     <w:rsid w:val="00F95CB3"/>
     <w:rsid w:val="00F95E59"/>
     <w:rsid w:val="00F97F28"/>
     <w:rsid w:val="00FA0F5F"/>
     <w:rsid w:val="00FA3656"/>
     <w:rsid w:val="00FA3BE7"/>
     <w:rsid w:val="00FA4B99"/>
     <w:rsid w:val="00FA7B37"/>
     <w:rsid w:val="00FB34C2"/>
     <w:rsid w:val="00FB4320"/>
     <w:rsid w:val="00FB57D7"/>
     <w:rsid w:val="00FB5ACA"/>
     <w:rsid w:val="00FC0EA8"/>
     <w:rsid w:val="00FC1DF8"/>
     <w:rsid w:val="00FC3714"/>
     <w:rsid w:val="00FC38C2"/>
     <w:rsid w:val="00FC537B"/>
     <w:rsid w:val="00FC5393"/>
     <w:rsid w:val="00FC780B"/>
     <w:rsid w:val="00FC7B9E"/>
     <w:rsid w:val="00FD0C29"/>
     <w:rsid w:val="00FD170C"/>
+    <w:rsid w:val="00FD2FA2"/>
     <w:rsid w:val="00FD3F86"/>
     <w:rsid w:val="00FD48C9"/>
     <w:rsid w:val="00FD67F9"/>
     <w:rsid w:val="00FE0FF2"/>
     <w:rsid w:val="00FE38B2"/>
     <w:rsid w:val="00FE3C57"/>
     <w:rsid w:val="00FE4915"/>
     <w:rsid w:val="00FE5872"/>
     <w:rsid w:val="00FE7157"/>
     <w:rsid w:val="00FF06B3"/>
     <w:rsid w:val="00FF07F1"/>
     <w:rsid w:val="00FF0ACB"/>
     <w:rsid w:val="00FF1386"/>
     <w:rsid w:val="00FF2031"/>
     <w:rsid w:val="00FF2766"/>
     <w:rsid w:val="00FF2798"/>
     <w:rsid w:val="00FF55A5"/>
     <w:rsid w:val="00FF6C56"/>
     <w:rsid w:val="00FF7C9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="36D29FC7"/>
   <w15:docId w15:val="{40D9A8A9-9449-4C97-BCF9-DBA685AF8C3C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9463,55 +9462,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00476B0C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00DB3958"/>
@@ -10962,67 +10956,67 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D64E20"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B2513E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C335A6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="6253453">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="29427394">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12020,79 +12014,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93B17FFE-914A-4C1E-A285-431373E6B3D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5321614-AC52-47C6-89C9-AD578F3E2880}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>711</Words>
-  <Characters>4055</Characters>
+  <Characters>4058</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>KAHSC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4757</CharactersWithSpaces>
+  <CharactersWithSpaces>4760</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Kym Allan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>